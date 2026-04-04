--- v0 (2025-10-06)
+++ v1 (2026-04-04)
@@ -1,63 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3D859940" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="005C07E8" w:rsidRDefault="007C20F6">
+    <w:p w14:paraId="3D859940" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="00941182" w:rsidRDefault="007C20F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE0727">
+      <w:r w:rsidRPr="00941182">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:noProof/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2264C442" wp14:editId="0EC9EB26">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7548588" cy="10677599"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="33" name="Bild 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="33" name="Bild 33"/>
                     <pic:cNvPicPr>
@@ -80,148 +81,144 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7548588" cy="10677599"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4954FA06" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="005C07E8" w:rsidRDefault="00723925">
+    <w:p w14:paraId="4954FA06" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="00941182" w:rsidRDefault="00723925">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C08A6D9" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="005C07E8" w:rsidRDefault="00723925">
+    <w:p w14:paraId="5C08A6D9" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="00941182" w:rsidRDefault="00723925">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F5B789" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="005C07E8" w:rsidRDefault="00723925">
+    <w:p w14:paraId="52F5B789" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="00941182" w:rsidRDefault="00723925">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="378EE168" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="005C07E8" w:rsidRDefault="00723925">
+    <w:p w14:paraId="378EE168" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="00941182" w:rsidRDefault="00723925">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="8"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00723925" w:rsidRPr="005C07E8" w:rsidSect="00455E1E">
+        <w:sectPr w:rsidR="00723925" w:rsidRPr="00941182" w:rsidSect="00A72123">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="680" w:right="851" w:bottom="0" w:left="851" w:header="720" w:footer="0" w:gutter="0"/>
+          <w:pgMar w:top="680" w:right="851" w:bottom="14175" w:left="851" w:header="720" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F6A1610" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="005C07E8" w:rsidRDefault="00723925">
+    <w:p w14:paraId="7F6A1610" w14:textId="1F55AF8B" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C07E8">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="48" w:space="0" w:color="084267"/>
           <w:left w:val="single" w:sz="48" w:space="0" w:color="084267"/>
           <w:bottom w:val="single" w:sz="48" w:space="0" w:color="084267"/>
           <w:right w:val="single" w:sz="48" w:space="0" w:color="084267"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="3322"/>
         <w:gridCol w:w="3766"/>
         <w:gridCol w:w="639"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="73333778" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="73333778" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="2183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="23DD685D" w14:textId="77777777" w:rsidR="00FD26E3" w:rsidRPr="007A7809" w:rsidRDefault="002B21EF" w:rsidP="007A7809">
+          <w:p w14:paraId="23DD685D" w14:textId="77777777" w:rsidR="00FD26E3" w:rsidRPr="00941182" w:rsidRDefault="002B21EF" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos"/>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Aptos" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="734EDC1B" wp14:editId="335EE6B4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>67945</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>86995</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1043940" cy="440055"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="39" name="Bild 39"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -250,63 +247,70 @@
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1043940" cy="440055"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF977B2" w14:textId="77777777" w:rsidR="00C108A5" w:rsidRPr="007A7809" w:rsidRDefault="00C108A5" w:rsidP="00A358A6">
+          <w:p w14:paraId="7FF977B2" w14:textId="77777777" w:rsidR="00C108A5" w:rsidRPr="00941182" w:rsidRDefault="00C108A5" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
               <w:ind w:left="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2071E58C" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00B645BE" w:rsidP="00995423">
+          <w:p w14:paraId="2071E58C" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00B645BE" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="180"/>
               <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC55AA2" wp14:editId="6032F17C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>434340</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>262255</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2271834" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="569618662" name="Gerade Verbindung 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
@@ -328,118 +332,153 @@
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="6D2C4DEC" id="Gerade Verbindung 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="34.2pt,20.65pt" to="213.1pt,20.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4R5ZVvAEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaT6AUKKme9gVe0FQ&#10;scDdtceNhb9ke5v03zN22ywChBDi4njs997MG082N7PR5AghKmcH2qxqSsByJ5Q9DPTL53cv1pTE&#10;xKxg2lkY6Akivdk+f7aZfA+tG50WEAiK2NhPfqBjSr6vqshHMCyunAeLl9IFwxKG4VCJwCZUN7pq&#10;67qrJheED45DjHh6d76k26IvJfD0UcoIieiBYm2prKGs+7xW2w3rD4H5UfFLGewfqjBMWUy6SN2x&#10;xMhjUL9IGcWDi06mFXemclIqDsUDumnqn9w8jMxD8YLNiX5pU/x/svzDcReIEgN93b3tmnXXtZRY&#10;ZvCp7iEwAeQrhL2y4tEeSJvbNfnYI+vW7sIlin4XsvdZBpO/6IrMpcWnpcUwJ8LxsG3fNOuXryjh&#10;17vqiehDTPfgDMmbgWpls3vWs+P7mDAZQq8QDHIh59Rll04aMljbTyDRESZrCrvMEtzqQI4Mp0B8&#10;a7IN1CrITJFK64VU/5l0wWYalPn6W+KCLhmdTQvRKOvC77Km+VqqPOOvrs9es+29E6fyEKUdOCTF&#10;2WWg8xT+GBf602+3/Q4AAP//AwBQSwMEFAAGAAgAAAAhABDh/LbcAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0xBFVYhTVZUQ4oJoCnc33joBex3ZThr+HiMOcJyd0czb&#10;ertYw2b0YXAkYL3KgCF1Tg2kBbwdH+82wEKUpKRxhAK+MMC2ub6qZaXchQ44t1GzVEKhkgL6GMeK&#10;89D1aGVYuREpeWfnrYxJes2Vl5dUbg3Ps6zkVg6UFno54r7H7rOdrADz7Od3vde7MD0dyvbj9Zy/&#10;HGchbm+W3QOwiEv8C8MPfkKHJjGd3EQqMCOg3BQpKaBY3wNLfpGXObDT74E3Nf//QPMNAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAuEeWVbwBAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEOH8ttwAAAAIAQAADwAAAAAAAAAAAAAAAAAWBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t>Firma:</w:t>
             </w:r>
-            <w:r w:rsidR="005C07E8" w:rsidRPr="007A7809">
+            <w:r w:rsidR="005C07E8" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="4C7FE554" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00FD26E3" w:rsidP="00A358A6">
+          <w:p w14:paraId="4C7FE554" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00FD26E3" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D670CD2" wp14:editId="1563A7E9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>871910</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>220704</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1814941" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1423316921" name="Gerade Verbindung 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
@@ -461,118 +500,153 @@
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="28C770D9" id="Gerade Verbindung 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="68.65pt,17.4pt" to="211.55pt,17.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAx5cJIvAEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813rECBLBcg4JmkvR&#10;Gn3daWppEeULS8ay/75L2laKtgiCoheKS87M7ixXq7uDNWwPGLV3PW8WNWfgpB+02/X829f37244&#10;i0m4QRjvoOdHiPxu/fbNagodtH70ZgBkJOJiN4WejymFrqqiHMGKuPABHF0qj1YkCnFXDSgmUrem&#10;auv6upo8DgG9hBjp9OF0yddFXymQ6ZNSERIzPafaUlmxrNu8VuuV6HYowqjluQzxD1VYoR0lnaUe&#10;RBLsCfUfUlZL9NGrtJDeVl4pLaF4IDdN/ZubL6MIULxQc2KY2xT/n6z8uN8g0wO93bK9umqub9uG&#10;MycsvdUjoBiAfQfcajc8uR1rc7+mEDui3bsNnqMYNpjNHxTa/CVb7FB6fJx7DIfEJB02N83ydkk5&#10;5OWueiYGjOkRvGV503OjXbYvOrH/EBMlI+gFQkEu5JS67NLRQAYb9xkUWcrJCrsME9wbZHtBYzD8&#10;aLIN0irITFHamJlUv0w6YzMNyoC9ljijS0bv0ky02nn8W9Z0uJSqTviL65PXbHvrh2N5iNIOmpLi&#10;7DzReQx/jQv9+b9b/wQAAP//AwBQSwMEFAAGAAgAAAAhAC2r8yvdAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyo06QqKMSpqkoIcUE0hbsbb52AfyLbScPbs4gDPc7sp9mZ&#10;ajNbwyYMsfdOwHKRAUPXetU7LeD98HT3ACwm6ZQ03qGAb4ywqa+vKlkqf3Z7nJqkGYW4WEoBXUpD&#10;yXlsO7QyLvyAjm4nH6xMJIPmKsgzhVvD8yxbcyt7Rx86OeCuw/arGa0A8xKmD73T2zg+79fN59sp&#10;fz1MQtzezNtHYAnn9A/Db32qDjV1OvrRqcgM6eK+IFRAsaIJBKzyYgns+GfwuuKXC+ofAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADHlwki8AQAAvwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC2r8yvdAAAACQEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t>Arbeitsbereich:</w:t>
             </w:r>
-            <w:r w:rsidR="005C07E8" w:rsidRPr="007A7809">
+            <w:r w:rsidR="005C07E8" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text17"/>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w14:paraId="618DAD91" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00FD26E3" w:rsidP="00A358A6">
+          <w:p w14:paraId="618DAD91" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00FD26E3" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B2D6465" wp14:editId="07714CDD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>871910</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>222692</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1822892" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1651470835" name="Gerade Verbindung 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
@@ -594,205 +668,255 @@
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="219D71F1" id="Gerade Verbindung 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="68.65pt,17.55pt" to="212.2pt,17.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6udTfvQEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyX5AS7rKpodW9IIg&#10;4qN3xzvOWvhLYzeb/HvGTrJFgBBCXLwe+70388azq9uDNWwPGLV3PW8WNWfgpB+02/X865d3r5ac&#10;xSTcIIx30PMjRH67fvliNYUOWj96MwAyEnGxm0LPx5RCV1VRjmBFXPgAji6VRysShbirBhQTqVtT&#10;tXV9XU0eh4BeQox0en+65OuirxTI9FGpCImZnlNtqaxY1m1eq/VKdDsUYdTyXIb4hyqs0I6SzlL3&#10;Ign2hPoXKasl+uhVWkhvK6+UllA8kJum/snN51EEKF6oOTHMbYr/T1Z+2G+Q6YHe7vqqefO2Xr6+&#10;4swJS2/1ACgGYI+AW+2GJ7djbe7XFGJHtDu3wXMUwwaz+YNCm79kix1Kj49zj+GQmKTDZtm2y5uW&#10;M3m5q56JAWN6AG9Z3vTcaJfti07s38dEyQh6gVCQCzmlLrt0NJDBxn0CRZZyssIuwwR3Btle0BgM&#10;35psg7QKMlOUNmYm1X8mnbGZBmXA/pY4o0tG79JMtNp5/F3WdLiUqk74i+uT12x764djeYjSDpqS&#10;4uw80XkMf4wL/fm/W38HAAD//wMAUEsDBBQABgAIAAAAIQBF/DP+3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1bxlSaTtMkhLgg1rF71nhtIXGqJO3K2xPEAY6//en3&#10;53IzG80mdL63JGC5SIAhNVb11Ap4PzzdrYH5IElJbQkFfKGHTXV9VcpC2QvtcapDy2IJ+UIK6EIY&#10;Cs5906GRfmEHpLg7W2dkiNG1XDl5ieVG8zRJVtzInuKFTg6467D5rEcjQL+46dju2q0fn/er+uPt&#10;nL4eJiFub+btI7CAc/iD4Uc/qkMVnU52JOWZjjl7yCIqILtfAotAnuY5sNPvgFcl//9B9Q0AAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6udTfvQEAAL8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBF/DP+3QAAAAkBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve">Verantwortlich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13487CA7" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="005C07E8" w:rsidP="00A358A6">
+          <w:p w14:paraId="13487CA7" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="005C07E8" w:rsidP="00941182">
             <w:pPr>
-              <w:spacing w:before="0" w:line="200" w:lineRule="exact"/>
+              <w:spacing w:before="0"/>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE2D880" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00455E1E" w:rsidP="00995423">
+          <w:p w14:paraId="5EE2D880" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="00941182">
             <w:pPr>
               <w:pStyle w:val="berschrift8"/>
               <w:spacing w:before="200" w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:b w:val="0"/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:b w:val="0"/>
                 <w:caps/>
               </w:rPr>
               <w:t>Betriebsanweisung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F988B6E" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="007A7809" w:rsidRDefault="00723925" w:rsidP="007A7809">
+          <w:p w14:paraId="3F988B6E" w14:textId="77777777" w:rsidR="00723925" w:rsidRPr="00941182" w:rsidRDefault="00723925" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:after="160" w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Diese </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Muster</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">-Betriebsanweisung muss vor </w:t>
             </w:r>
-            <w:r w:rsidR="002B21EF" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="002B21EF" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verwendung an die tatsächlichen Betriebsverhältnisse angepasst werden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A29C823" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="007A7809" w:rsidP="00995423">
+          <w:p w14:paraId="5A29C823" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="007A7809" w:rsidP="00941182">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="209E696B" wp14:editId="783EEB02">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>685441</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>144532</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1586341" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1033471220" name="Gerade Verbindung 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
@@ -817,115 +941,147 @@
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="3714DA04" id="Gerade Verbindung 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="53.95pt,11.4pt" to="178.85pt,11.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk+AT4vQEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813o4TQPBcg4JmkvR&#10;Gn3daWppEeULS8ay/75L2laKtiiCoBeKS+7M7gxXq9uDNWwPGLV3PW8WNWfgpB+02/X829f3b244&#10;i0m4QRjvoOdHiPx2/frVagodtH70ZgBkROJiN4WejymFrqqiHMGKuPABHF0qj1YkCnFXDSgmYrem&#10;auv6upo8DgG9hBjp9P50ydeFXymQ6ZNSERIzPafeUlmxrNu8VuuV6HYowqjluQ3xgi6s0I6KzlT3&#10;Ign2iPoPKqsl+uhVWkhvK6+UllA0kJqm/k3Nl1EEKFrInBhmm+L/o5Uf9xtkeqC3q5fLq3dN25JN&#10;Tlh6qwdAMQD7DrjVbnh0O9Zmv6YQO4LduQ2eoxg2mMUfFNr8JVnsUDw+zh7DITFJh83bm+vlVcOZ&#10;vNxVT8CAMT2Atyxvem60y/JFJ/YfYqJilHpJoSA3cipdduloICcb9xkUScrFCroME9wZZHtBYzD8&#10;aLIM4iqZGaK0MTOo/jfonJthUAbsucA5u1T0Ls1Aq53Hv1VNh0ur6pR/UX3SmmVv/XAsD1HsoCkp&#10;ys4Tncfw17jAn/679U8AAAD//wMAUEsDBBQABgAIAAAAIQBSJrCq3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMQDQ1xqqoSQlwQTendjV0nYK8j20nD37OIAxxn9ml2&#10;plrPzrJJh9h7FHC7yIBpbL3q0Qh43z/dPACLSaKS1qMW8KUjrOvLi0qWyp9xp6cmGUYhGEspoEtp&#10;KDmPbaedjAs/aKTbyQcnE8lguAryTOHO8jzLltzJHulDJwe97XT72YxOgH0J08FszSaOz7tl8/F2&#10;yl/3kxDXV/PmEVjSc/qD4ac+VYeaOh39iCoySzorVoQKyHOaQMDdfVEAO/4avK74/wX1NwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAk+AT4vQEAAL8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBSJrCq3QAAAAkBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t>Arbeitsplatz:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FEFC401" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00B645BE" w:rsidP="007A7809">
+          <w:p w14:paraId="0FEFC401" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00B645BE" w:rsidP="00941182">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20CAB453" wp14:editId="1B748CBA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>526415</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>230671</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1745698" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="520824309" name="Gerade Verbindung 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
@@ -950,431 +1106,510 @@
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="4287C42A" id="Gerade Verbindung 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="41.45pt,18.15pt" to="178.9pt,18.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKCJ6qvQEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LVJE0EyzkkaC5F&#10;a/SRO00tLaJ8YclY8t93SdtK0QZFUfRCccmZ2Z3lanU7WcP2gFF71/HlouYMnPS9druOf/v6/s01&#10;ZzEJ1wvjHXT8AJHfrl+/Wo2hhcYP3vSAjERcbMfQ8SGl0FZVlANYERc+gKNL5dGKRCHuqh7FSOrW&#10;VE1dX1Wjxz6glxAjnd4fL/m66CsFMn1SKkJipuNUWyorlnWb12q9Eu0ORRi0PJUh/qEKK7SjpLPU&#10;vUiCPaH+TcpqiT56lRbS28orpSUUD+RmWf/i5ssgAhQv1JwY5jbF/ycrP+43yHTf8cumvm4u3tY3&#10;nDlh6akeAEUP7BFwq13/5Hasye0aQ2yJdec2eIpi2GD2Pim0+Uuu2FRafJhbDFNikg6X7y4ur25o&#10;KOT5rnomBozpAbxledNxo112L1qx/xATJSPoGUJBLuSYuuzSwUAGG/cZFDnKyQq7zBLcGWR7QVPQ&#10;f19mG6RVkJmitDEzqf4z6YTNNCjz9bfEGV0yepdmotXO40tZ03QuVR3xZ9dHr9n21veH8hClHTQk&#10;xdlpoPMU/hwX+vNvt/4BAAD//wMAUEsDBBQABgAIAAAAIQBMfDde3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMiQpvGqapKCHFBNIW7G2+dQLyObCcNf48Rh3LcmdHs&#10;m3Izm55N6HxnScD9IgGG1FjVkRbwfni6WwLzQZKSvSUU8I0eNtX1VSkLZc+0x6kOmsUS8oUU0IYw&#10;FJz7pkUj/cIOSNE7WWdkiKfTXDl5juWm52mS5NzIjuKHVg64a7H5qkcjoH9x04fe6a0fn/d5/fl2&#10;Sl8PkxC3N/N2DSzgHC5h+MWP6FBFpqMdSXnWC1imq5gUkOUZsOhnD49xyvFP4FXJ/w+ofgAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCKCJ6qvQEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMfDde3QAAAAgBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t>Tätigkeit:</w:t>
             </w:r>
-            <w:r w:rsidR="007A7809" w:rsidRPr="007A7809">
+            <w:r w:rsidR="007A7809" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00455E1E" w:rsidRPr="007A7809">
+            <w:r w:rsidR="00455E1E" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1914" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3F134E" w14:textId="77777777" w:rsidR="00C108A5" w:rsidRPr="007A7809" w:rsidRDefault="00C108A5" w:rsidP="007A7809">
+          <w:p w14:paraId="7C3F134E" w14:textId="77777777" w:rsidR="00C108A5" w:rsidRPr="00941182" w:rsidRDefault="00C108A5" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AD49957" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00455E1E">
+          <w:p w14:paraId="1AD49957" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve">Stand: </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text2"/>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690B57C6" w14:textId="5497035E" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00D32910">
+          <w:p w14:paraId="690B57C6" w14:textId="5497035E" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00815C90" w:rsidP="00941182">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>B138</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C07E8" w:rsidRPr="007A7809" w14:paraId="597D0D7F" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="005C07E8" w:rsidRPr="00941182" w14:paraId="597D0D7F" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="084267"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE3F00E" w14:textId="77777777" w:rsidR="005C07E8" w:rsidRPr="007A7809" w:rsidRDefault="005C07E8" w:rsidP="00995423">
+          <w:p w14:paraId="0EE3F00E" w14:textId="77777777" w:rsidR="005C07E8" w:rsidRPr="00941182" w:rsidRDefault="005C07E8" w:rsidP="00941182">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="00995423">
+            <w:r w:rsidRPr="00941182">
               <w:t>Anwendungsbereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="7906A539" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="7906A539" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="06BB3FC9" w14:textId="77777777" w:rsidR="00815C90" w:rsidRPr="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="06BB3FC9" w14:textId="77777777" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00815C90" w:rsidP="002E6F9B">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
               <w:spacing w:before="120"/>
-              <w:ind w:left="2041" w:right="624"/>
+              <w:ind w:left="1149" w:right="624"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Benutzung von Gehörschutz im Lärmbereich</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7B94C2" w14:textId="091DC800" w:rsidR="00455E1E" w:rsidRPr="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="2D7B94C2" w14:textId="22D43ADD" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00815C90" w:rsidP="002E6F9B">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
-              <w:ind w:left="2041" w:right="624"/>
+              <w:ind w:left="1149" w:right="982"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nach der Verordnung zum Schutz der Beschäftigten vor Gefährdungen durch Lärm und Vibrationen liegt ab einem Lärmexpositionspegel von </w:t>
             </w:r>
-            <w:r w:rsidRPr="00815C90">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>80 dB(A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00815C90">
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ein Lärmbereich vor </w:t>
+            </w:r>
+            <w:r w:rsidR="002E6F9B" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(über einen 8-stündigen Arbeitstag gemittelter Wert); ab einem Lärmexpositionspegel </w:t>
+            </w:r>
+            <w:r w:rsidR="002E6F9B" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">von </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>85 dB(A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> muss der Lärmbereich gekennzeichnet werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C108A5" w:rsidRPr="007A7809" w14:paraId="2CFA91CE" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00C108A5" w:rsidRPr="00941182" w14:paraId="2CFA91CE" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="084267"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFD783E" w14:textId="77777777" w:rsidR="00C108A5" w:rsidRPr="007A7809" w:rsidRDefault="008D049D" w:rsidP="00995423">
+          <w:p w14:paraId="0EFD783E" w14:textId="77777777" w:rsidR="00C108A5" w:rsidRPr="00941182" w:rsidRDefault="008D049D" w:rsidP="00941182">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
               <w:t>Gefährdungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C07E8" w:rsidRPr="007A7809" w14:paraId="7813A808" w14:textId="77777777" w:rsidTr="00815C90">
+      <w:tr w:rsidR="005C07E8" w:rsidRPr="00941182" w14:paraId="7813A808" w14:textId="77777777" w:rsidTr="00815C90">
         <w:trPr>
           <w:trHeight w:val="1419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="23B856EB" w14:textId="77777777" w:rsidR="005C07E8" w:rsidRPr="0061164B" w:rsidRDefault="005C07E8" w:rsidP="0061164B">
+          <w:p w14:paraId="23B856EB" w14:textId="77777777" w:rsidR="005C07E8" w:rsidRPr="00941182" w:rsidRDefault="005C07E8" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
-              <w:numPr>
-[...8 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7727" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1729FF79" w14:textId="77777777" w:rsidR="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="1729FF79" w14:textId="38EF8174" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Bei Nichttragen oder falschem Tragen von Gehörschutz in Lärmbereichen besteht die Gefahr einer bleibenden Schwerhörigkeit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71EB28FE" w14:textId="413A913C" w:rsidR="00A358A6" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="71EB28FE" w14:textId="417CEDA9" w:rsidR="00A358A6" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
-              <w:spacing w:after="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Diese Schwerhörigkeit kann durch langjährigen Dauerlärm oder durch extreme Lärmspitzen entstehen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65909E3E" w14:textId="77777777" w:rsidR="005C07E8" w:rsidRPr="0061164B" w:rsidRDefault="005C07E8" w:rsidP="0061164B">
+          <w:p w14:paraId="65909E3E" w14:textId="77777777" w:rsidR="005C07E8" w:rsidRPr="00941182" w:rsidRDefault="005C07E8" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
-              <w:numPr>
-[...8 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="2BA1A5BF" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="2BA1A5BF" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="084267"/>
           </w:tcPr>
-          <w:p w14:paraId="2522303F" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00455E1E" w:rsidP="00995423">
+          <w:p w14:paraId="2522303F" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="00941182">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Verhaltensregeln</w:t>
+            <w:r w:rsidRPr="00941182">
+              <w:t>Schutzmaßnahmen und Verhaltensregeln</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815C90" w:rsidRPr="007A7809" w14:paraId="35D5E71A" w14:textId="77777777" w:rsidTr="00815C90">
+      <w:tr w:rsidR="00815C90" w:rsidRPr="00941182" w14:paraId="35D5E71A" w14:textId="77777777" w:rsidTr="00815C90">
         <w:trPr>
           <w:trHeight w:val="2305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73606773" w14:textId="26B49A62" w:rsidR="00815C90" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="73606773" w14:textId="26B49A62" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00815C90" w:rsidP="00815C90">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17961C3F" wp14:editId="51ACAEDD">
                   <wp:extent cx="612000" cy="612000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -1390,209 +1625,262 @@
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="612000" cy="612000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="20F17C49" w14:textId="77777777" w:rsidR="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="20F17C49" w14:textId="57462438" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Gehörschutz muss im gekennzeichneten Lärmbereich von allen Personen getragen werden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B39C220" w14:textId="54BE3C7E" w:rsidR="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="6B39C220" w14:textId="6CDEC319" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t xml:space="preserve">Gehörschutz muss über die gesamte Arbeitsschicht bzw. über alle Lärmphasen </w:t>
             </w:r>
-            <w:r w:rsidR="006B4360">
+            <w:r w:rsidR="006B4360" w:rsidRPr="00941182">
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>getragen werden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21D93C04" w14:textId="77777777" w:rsidR="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="21D93C04" w14:textId="38E85375" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
             </w:pPr>
-            <w:r>
-              <w:t>Gehörschutz muss richtig benutzt werden (siehe Herstellerangaben).</w:t>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00A72123">
+              <w:t>Gehörschutz</w:t>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
+              <w:t xml:space="preserve"> muss richtig benutzt werden (siehe Herstellerangaben).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E018A2" w14:textId="77777777" w:rsidR="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="25E018A2" w14:textId="43D6848C" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Am Gehörschutz dürfen keine Manipulationen vorgenommen werden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="211DB4A7" w14:textId="77777777" w:rsidR="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="211DB4A7" w14:textId="17A7CEEC" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Gehörschutz muss so ausgewählt werden, dass die Schalldämmung ausreichend hoch ist.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BA82E2F" w14:textId="77777777" w:rsidR="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="0BA82E2F" w14:textId="1BB9E1F8" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Sprachverständlichkeit sollte möglich sein.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E0D7889" w14:textId="4E006770" w:rsidR="00815C90" w:rsidRPr="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="0E0D7889" w14:textId="451E9D58" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
-              <w:spacing w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Bei Gefahr muss die Hörbarkeit von Warnsignalen garantiert werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="7591895D" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="7591895D" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="084267"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0FA749" w14:textId="17F8618E" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00995423">
+          <w:p w14:paraId="6A0FA749" w14:textId="17F8618E" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00815C90" w:rsidP="00941182">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00941182">
               <w:t>Verhalten bei Störungen und im Gefahrfall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="4122EC7B" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="4122EC7B" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4F9990" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="0061164B" w:rsidRDefault="00455E1E" w:rsidP="00455E1E">
+          <w:p w14:paraId="6B4F9990" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="00455E1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="67C30EFD" w14:textId="1B63AF28" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="67C30EFD" w14:textId="4286FFED" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Defekte oder verschmutzte Gehörschützer sind schnellstmöglich auszutauschen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="1BF7AD4B" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="1BF7AD4B" w14:textId="77777777" w:rsidTr="007A7809">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="084267"/>
           </w:tcPr>
-          <w:p w14:paraId="73D70C16" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00455E1E" w:rsidP="00995423">
+          <w:p w14:paraId="73D70C16" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="00941182">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
+            <w:r w:rsidRPr="00941182">
               <w:t>Verhalten bei Unfällen – Erste Hilfe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="18671670" w14:textId="77777777" w:rsidTr="00815C90">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="18671670" w14:textId="77777777" w:rsidTr="00815C90">
         <w:trPr>
           <w:trHeight w:val="1478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07BFCF1F" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="004A49E3" w:rsidP="00DA5213">
+          <w:p w14:paraId="07BFCF1F" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="004A49E3" w:rsidP="00DA5213">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6147745D" wp14:editId="0D4807DA">
                   <wp:extent cx="594995" cy="594995"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="845" name="Grafik 7" descr="O:\HV_RD_TOE\Töller\Sicherheitszeichen\Sicherheitszeichen von RBB erstellt\000_BMP_RGB_72dpi\e003_RGB.BMP"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 7" descr="O:\HV_RD_TOE\Töller\Sicherheitszeichen\Sicherheitszeichen von RBB erstellt\000_BMP_RGB_72dpi\e003_RGB.BMP"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -1607,392 +1895,445 @@
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="594995" cy="594995"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="64798691" w14:textId="77777777" w:rsidR="004F05ED" w:rsidRPr="007A7809" w:rsidRDefault="004F05ED" w:rsidP="004F05ED">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="64798691" w14:textId="77777777" w:rsidR="004F05ED" w:rsidRPr="00941182" w:rsidRDefault="004F05ED" w:rsidP="004F05ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bei jeder Erste-Hilfe-Maßnahme: Selbstschutz beachten, Vorgesetze</w:t>
             </w:r>
-            <w:r w:rsidR="00FD26E3" w:rsidRPr="007A7809">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FD26E3" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(-</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidR="00FD26E3" w:rsidRPr="007A7809">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FD26E3" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> informieren</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66EE004C" w14:textId="7687783A" w:rsidR="002D4FA2" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="66EE004C" w14:textId="50150176" w:rsidR="002D4FA2" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
-              <w:spacing w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t xml:space="preserve">Nach Knallereignissen mit plötzlichem Hörverlust oder Ohrgeräuschen schnellst-möglich </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="00815C90">
               <w:t>einen Arzt aufsuchen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="538E6289" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00455E1E" w:rsidP="007A7809">
+          <w:p w14:paraId="538E6289" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="007A7809">
             <w:pPr>
               <w:spacing w:before="20" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Notruf:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ersthelfer</w:t>
             </w:r>
-            <w:r w:rsidR="00E24306" w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidR="00E24306" w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>/-in</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7809">
-              <w:rPr>
+            <w:r w:rsidRPr="00941182">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="024E5B38" w14:textId="77777777" w:rsidTr="007A7809">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="024E5B38" w14:textId="77777777" w:rsidTr="007A7809">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="084267"/>
           </w:tcPr>
-          <w:p w14:paraId="45D4730C" w14:textId="0E47C5F4" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00995423">
+          <w:p w14:paraId="45D4730C" w14:textId="0E47C5F4" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00815C90" w:rsidP="00941182">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00941182">
               <w:t>Instandhaltung, Entsorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455E1E" w:rsidRPr="007A7809" w14:paraId="74831BEF" w14:textId="77777777" w:rsidTr="00815C90">
+      <w:tr w:rsidR="00455E1E" w:rsidRPr="00941182" w14:paraId="74831BEF" w14:textId="77777777" w:rsidTr="00815C90">
         <w:trPr>
           <w:trHeight w:val="2399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130E2E3E" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00455E1E" w:rsidP="00455E1E">
+          <w:p w14:paraId="130E2E3E" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="00455E1E">
             <w:pPr>
               <w:spacing w:before="20" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="Temp"/>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6971A80C" w14:textId="326D40A8" w:rsidR="00815C90" w:rsidRPr="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="6971A80C" w14:textId="50E5E7F4" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Gehörschützer in geeigneten Behältern aufbewahren.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4848B9F7" w14:textId="1BDB76D8" w:rsidR="00815C90" w:rsidRPr="00815C90" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="4848B9F7" w14:textId="1F005E8C" w:rsidR="00815C90" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Nach Herstellerangaben regelmäßig reinigen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2210AB2A" w14:textId="1B0262E6" w:rsidR="00455E1E" w:rsidRPr="007A7809" w:rsidRDefault="00815C90" w:rsidP="00815C90">
+          <w:p w14:paraId="2210AB2A" w14:textId="6C37F1B4" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00A72123" w:rsidP="00A72123">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00815C90">
+            <w:r w:rsidRPr="00A72123">
+              <w:t>‒</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72123">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00815C90" w:rsidRPr="00941182">
               <w:t>Spröde Dichtungskissen an Kapseln auswechseln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64D38A12" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="005C07E8" w:rsidRDefault="00455E1E" w:rsidP="00C0133D">
+    <w:p w14:paraId="64D38A12" w14:textId="77777777" w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidRDefault="00455E1E" w:rsidP="00C0133D">
       <w:pPr>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00455E1E" w:rsidRPr="005C07E8" w:rsidSect="00723925">
+    <w:sectPr w:rsidR="00455E1E" w:rsidRPr="00941182" w:rsidSect="00723925">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="851" w:bottom="0" w:left="851" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2008,87 +2349,89 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:panose1 w:val="020B0603020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans 3">
+    <w:panose1 w:val="020B0303030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="00002003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{472F2DE4-BC7E-4935-A298-8CBAF198C5D7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{833041BF-7589-43B7-8A15-2F60A5BCC9D0}"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023D02FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="276007D8"/>
     <w:lvl w:ilvl="0" w:tplc="2BD60F52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
@@ -2175,51 +2518,50 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="059D06DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12EAE476"/>
     <w:lvl w:ilvl="0" w:tplc="F10E622C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Aufzhlung1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2474FB36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Aufzhlung2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5358,122 +5700,127 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
+  <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
+  <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="284"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00815C90"/>
     <w:rsid w:val="00051ECC"/>
     <w:rsid w:val="001A3BDF"/>
     <w:rsid w:val="001B4335"/>
     <w:rsid w:val="001E1023"/>
     <w:rsid w:val="001E2613"/>
     <w:rsid w:val="002663A6"/>
     <w:rsid w:val="002B21EF"/>
     <w:rsid w:val="002C1E9B"/>
     <w:rsid w:val="002D4FA2"/>
+    <w:rsid w:val="002E6F9B"/>
     <w:rsid w:val="00371BBF"/>
     <w:rsid w:val="00396755"/>
     <w:rsid w:val="003D1031"/>
     <w:rsid w:val="003D4087"/>
     <w:rsid w:val="003F4ED1"/>
     <w:rsid w:val="00455E1E"/>
     <w:rsid w:val="00467356"/>
     <w:rsid w:val="004A49E3"/>
     <w:rsid w:val="004A7169"/>
     <w:rsid w:val="004F05ED"/>
     <w:rsid w:val="005352C8"/>
     <w:rsid w:val="0056752C"/>
     <w:rsid w:val="00586D98"/>
     <w:rsid w:val="005C07E8"/>
     <w:rsid w:val="005F3D30"/>
     <w:rsid w:val="0061164B"/>
     <w:rsid w:val="00666E9A"/>
     <w:rsid w:val="006B4360"/>
     <w:rsid w:val="007106A9"/>
     <w:rsid w:val="00723925"/>
     <w:rsid w:val="00771983"/>
     <w:rsid w:val="007A7809"/>
     <w:rsid w:val="007C20F6"/>
     <w:rsid w:val="007D6ECA"/>
     <w:rsid w:val="00815C90"/>
     <w:rsid w:val="00831C74"/>
     <w:rsid w:val="008A58AD"/>
     <w:rsid w:val="008B3E7C"/>
     <w:rsid w:val="008D049D"/>
     <w:rsid w:val="008E2D12"/>
     <w:rsid w:val="00906B16"/>
     <w:rsid w:val="00914249"/>
     <w:rsid w:val="00931B1B"/>
+    <w:rsid w:val="00941182"/>
     <w:rsid w:val="00995423"/>
     <w:rsid w:val="00A358A6"/>
     <w:rsid w:val="00A378F5"/>
+    <w:rsid w:val="00A72123"/>
     <w:rsid w:val="00AC460A"/>
     <w:rsid w:val="00AC4F3D"/>
     <w:rsid w:val="00B06871"/>
     <w:rsid w:val="00B40E40"/>
     <w:rsid w:val="00B423EB"/>
     <w:rsid w:val="00B645BE"/>
     <w:rsid w:val="00C0133D"/>
     <w:rsid w:val="00C108A5"/>
     <w:rsid w:val="00C14333"/>
     <w:rsid w:val="00C16831"/>
     <w:rsid w:val="00C31072"/>
     <w:rsid w:val="00C635A2"/>
     <w:rsid w:val="00CC0A73"/>
     <w:rsid w:val="00D32910"/>
     <w:rsid w:val="00DA1A54"/>
     <w:rsid w:val="00DA1AC8"/>
     <w:rsid w:val="00DA5213"/>
     <w:rsid w:val="00DB6D05"/>
     <w:rsid w:val="00E24306"/>
     <w:rsid w:val="00F14213"/>
     <w:rsid w:val="00F25F77"/>
     <w:rsid w:val="00FD26E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5907,58 +6254,59 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="0061164B"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="006B4360"/>
+    <w:rsid w:val="00941182"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="80"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="40"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
@@ -6070,63 +6418,62 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
       <w:ind w:left="170" w:hanging="170"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelNotruf">
     <w:name w:val="TitelNotruf"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung1">
     <w:name w:val="Aufzählung_1"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="0061164B"/>
+    <w:rsid w:val="00A72123"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="0"/>
+      <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="uuveinzugnum">
     <w:name w:val="uuv_einzug_num"/>
     <w:rsid w:val="005E1E47"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="80" w:line="216" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArialBetriebsanwAufzhlungblaueBetriebsanweisungen">
     <w:name w:val="Arial_Betriebsanw_Aufzählung (blaue_Betriebsanweisungen)"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00C62132"/>
@@ -6145,50 +6492,54 @@
       <w:color w:val="000000"/>
       <w:lang w:bidi="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung2">
     <w:name w:val="Aufzählung_2"/>
     <w:basedOn w:val="Aufzhlung1"/>
     <w:qFormat/>
     <w:rsid w:val="00A358A6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\Daten-Server\DatenServer\aktuelle%20Projekte\BG%20ETEM\000%20im%20Druck\BZ\BZ00%20-%20Anleitung%20und%20Blanko-Muster\Betriebsanweisung_blanko%20Maschinen_neu.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6464,79 +6815,79 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B856AE52-2065-7C4A-A4CA-7BF1E4F5EC49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Betriebsanweisung_blanko Maschinen_neu</Template>
+  <Template>Betriebsanweisung_blanko Maschinen_neu.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>232</Words>
-  <Characters>1880</Characters>
+  <Characters>1909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Mann's EDV Service</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2108</CharactersWithSpaces>
+  <CharactersWithSpaces>2137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject>Entkalkungsmittel</dc:subject>
   <dc:creator>PC</dc:creator>
   <cp:keywords>-</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>